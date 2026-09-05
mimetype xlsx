--- v0 (2026-07-12)
+++ v1 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race6af009ec148bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c71916d8c3cc4c2291c4eca089fe6c6a.psmdcp" Id="R1ef270e7efd24abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473db55202c94e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6286091ec1d64b6ca74174bedb66432e.psmdcp" Id="Ra4980c20974f434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="feedback Sheet" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <x:si>
     <x:t>DATE AND TIME</x:t>
   </x:si>
   <x:si>
     <x:t>CATEGORY</x:t>
   </x:si>
   <x:si>
@@ -3256,51 +3256,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="C170" s="0" t="n">
         <x:v>263776299334</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:4">
       <x:c r="A171" s="1">
         <x:v>45839.6903240741</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="n">
         <x:v>263775970370</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:4">
       <x:c r="A172" s="1">
-        <x:v>45840.3541646643</x:v>
+        <x:v>45840.3541646644</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="n">
         <x:v>263775970370</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:4">
       <x:c r="A173" s="1">
         <x:v>45840.5826456829</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="n">
         <x:v>263781705955</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>