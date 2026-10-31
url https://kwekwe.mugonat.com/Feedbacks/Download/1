--- v1 (2026-09-05)
+++ v2 (2026-10-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473db55202c94e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6286091ec1d64b6ca74174bedb66432e.psmdcp" Id="Ra4980c20974f434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc27de84aa504666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17407e1c42ac4619b4bdac9a1e56c373.psmdcp" Id="R411e81cce515427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="feedback Sheet" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="160">
   <x:si>
     <x:t>DATE AND TIME</x:t>
   </x:si>
   <x:si>
     <x:t>CATEGORY</x:t>
   </x:si>
   <x:si>